--- v0 (2026-03-18)
+++ v1 (2026-05-18)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28429"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\carol\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ffeliz\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8054A131-1263-4CAA-9AF8-028BF82E953D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8CBD56C8-D34A-4684-9039-A1CE3DF03E04}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="8743" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NOMINA 04 MILITAR FEB.2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'NOMINA 04 MILITAR FEB.2026'!$1:$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1020,131 +1020,131 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A14:L56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A38" zoomScale="38" zoomScaleNormal="38" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="14.6"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.69140625" customWidth="1"/>
-    <col min="2" max="2" width="38.69140625" customWidth="1"/>
+    <col min="1" max="1" width="6.7109375" customWidth="1"/>
+    <col min="2" max="2" width="38.7109375" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
-    <col min="4" max="4" width="30.69140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="15.3046875" customWidth="1"/>
+    <col min="4" max="4" width="30.7109375" customWidth="1"/>
+    <col min="5" max="5" width="39.7109375" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" customWidth="1"/>
+    <col min="7" max="7" width="15.28515625" customWidth="1"/>
     <col min="12" max="12" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="14" spans="1:12" ht="38.25" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="37"/>
       <c r="K14" s="37"/>
       <c r="L14" s="37"/>
     </row>
-    <row r="15" spans="1:12" ht="38.6">
+    <row r="15" spans="1:12" ht="38.25">
       <c r="A15" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="38"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
       <c r="E15" s="38"/>
       <c r="F15" s="38"/>
       <c r="G15" s="38"/>
       <c r="H15" s="38"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>2</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="42" t="s">
         <v>4</v>
       </c>
       <c r="E16" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F16" s="42" t="s">
         <v>6</v>
       </c>
       <c r="G16" s="45" t="s">
         <v>7</v>
       </c>
       <c r="H16" s="39" t="s">
         <v>8</v>
       </c>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="41"/>
       <c r="L16" s="45" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="29.15">
+    <row r="17" spans="1:12" ht="36.75">
       <c r="A17" s="42"/>
       <c r="B17" s="43"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="44"/>
       <c r="F17" s="42"/>
       <c r="G17" s="46"/>
       <c r="H17" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>11</v>
       </c>
       <c r="J17" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K17" s="15" t="s">
         <v>13</v>
       </c>
       <c r="L17" s="46"/>
     </row>
     <row r="18" spans="1:12" s="1" customFormat="1">
       <c r="A18" s="3">
         <v>1</v>
       </c>