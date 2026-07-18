--- v0 (2026-05-18)
+++ v1 (2026-07-18)
@@ -6,54 +6,54 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28429"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ffeliz\Desktop\Nueva carpeta\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ffeliz\Desktop\corregido\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{589148F2-87B8-489A-8A64-D5A73AD0CC03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3AE7DCF2-3F9E-4199-A3E2-2CD3106FA511}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NOMINA 04 MILITAR ABRIL 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'NOMINA 04 MILITAR ABRIL 2026'!$1:$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
@@ -103,51 +103,51 @@
   <c r="L43" i="1"/>
   <c r="L44" i="1" s="1"/>
   <c r="L30" i="1"/>
   <c r="K30" i="1"/>
   <c r="J30" i="1"/>
   <c r="I30" i="1"/>
   <c r="H30" i="1"/>
   <c r="G30" i="1"/>
   <c r="L15" i="1"/>
   <c r="K15" i="1"/>
   <c r="J15" i="1"/>
   <c r="I15" i="1"/>
   <c r="H15" i="1"/>
   <c r="G15" i="1"/>
   <c r="L42" i="1" l="1"/>
   <c r="L52" i="1" s="1"/>
   <c r="G52" i="1"/>
   <c r="K52" i="1"/>
   <c r="J52" i="1"/>
   <c r="H52" i="1"/>
   <c r="I52" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="83">
   <si>
     <t xml:space="preserve">      NOMINA (04) MILITARES ELECTRONICA OFICINA PRINCIPAL. </t>
   </si>
   <si>
     <t>NUM.</t>
   </si>
   <si>
     <t>NOMBRES Y APELLIDOS</t>
   </si>
   <si>
     <t>SEXO</t>
   </si>
   <si>
     <t>CARGO</t>
   </si>
   <si>
     <t>DIRECCIONES, GERENCIAS y DEPARTAMENTOS</t>
   </si>
   <si>
     <t>ESTATUS</t>
   </si>
   <si>
     <t>SALARIO BRUTO</t>
   </si>
   <si>
@@ -352,56 +352,50 @@
     <t>CARLOS MILTON CARRERA HACHE</t>
   </si>
   <si>
     <t>GERENCIA PRESER. Y REC. VILLA ALTAGRACIA</t>
   </si>
   <si>
     <t>SUB-TOTAL  GCIA.PRESEV. Y RECUP. V. ALTAGRACIA</t>
   </si>
   <si>
     <t>TOTAL GRAL..</t>
   </si>
   <si>
     <t>MODESTO CARVAJAL PEREZ</t>
   </si>
   <si>
     <t>GRISEL INDIANA LEDESMA GUERRERO</t>
   </si>
   <si>
     <t>11 EMPLEADOS</t>
   </si>
   <si>
     <t>01 AL 30 DE ABRIL 2026.</t>
   </si>
   <si>
     <t>ROBERT ALEXANDER GARCIA JIMENEZ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Encargado Dpto. de Nóminas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
@@ -659,85 +653,85 @@
     </xf>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF003366"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1076,152 +1070,152 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A10:L57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E62" sqref="E62"/>
+    <sheetView tabSelected="1" topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A57" sqref="A57:L57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="38.7109375" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="39.7109375" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="10" spans="1:12" ht="38.25" customHeight="1">
-      <c r="A10" s="38" t="s">
-[...12 lines deleted...]
-      <c r="L10" s="38"/>
+      <c r="A10" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="40"/>
+      <c r="K10" s="40"/>
+      <c r="L10" s="40"/>
     </row>
     <row r="11" spans="1:12" ht="38.25">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="B11" s="39"/>
-[...9 lines deleted...]
-      <c r="L11" s="39"/>
+      <c r="B11" s="41"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="41"/>
+      <c r="G11" s="41"/>
+      <c r="H11" s="41"/>
+      <c r="I11" s="41"/>
+      <c r="J11" s="41"/>
+      <c r="K11" s="41"/>
+      <c r="L11" s="41"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="43" t="s">
+      <c r="A12" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="43" t="s">
+      <c r="C12" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="D12" s="43" t="s">
+      <c r="D12" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="45" t="s">
+      <c r="E12" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="F12" s="43" t="s">
+      <c r="F12" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="G12" s="46" t="s">
+      <c r="G12" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="H12" s="40" t="s">
+      <c r="H12" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="I12" s="41"/>
-[...2 lines deleted...]
-      <c r="L12" s="46" t="s">
+      <c r="I12" s="43"/>
+      <c r="J12" s="43"/>
+      <c r="K12" s="44"/>
+      <c r="L12" s="48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="30">
-      <c r="A13" s="43"/>
-[...5 lines deleted...]
-      <c r="G13" s="47"/>
+      <c r="A13" s="45"/>
+      <c r="B13" s="46"/>
+      <c r="C13" s="45"/>
+      <c r="D13" s="45"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="49"/>
       <c r="H13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>11</v>
       </c>
       <c r="J13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="K13" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="L13" s="47"/>
+      <c r="L13" s="49"/>
     </row>
     <row r="14" spans="1:12" s="1" customFormat="1">
       <c r="A14" s="3">
         <v>1</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="7">
         <v>120000</v>
       </c>
       <c r="H14" s="7">
         <v>0</v>
@@ -2656,80 +2650,76 @@
         <f>SUM(G15,G30,G42,G44+G47,G49,G51)</f>
         <v>1411500</v>
       </c>
       <c r="H52" s="36">
         <f t="shared" ref="H52:K52" si="10">SUM(H15,H30,H42,H44+H47,H49,H51)</f>
         <v>0</v>
       </c>
       <c r="I52" s="36">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J52" s="36">
         <f>SUM(J15,J30,J42,J44+J47,J49,J51)</f>
         <v>97025.700000000012</v>
       </c>
       <c r="K52" s="36">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L52" s="36">
         <f>SUM(L15,L30,L42,L44+L47,L49,L51)</f>
         <v>1314474.3</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75">
-      <c r="A56" s="49" t="s">
-[...12 lines deleted...]
-      <c r="L56" s="49"/>
+      <c r="A56" s="38"/>
+      <c r="B56" s="38"/>
+      <c r="C56" s="38"/>
+      <c r="D56" s="38"/>
+      <c r="E56" s="38"/>
+      <c r="F56" s="38"/>
+      <c r="G56" s="38"/>
+      <c r="H56" s="38"/>
+      <c r="I56" s="38"/>
+      <c r="J56" s="38"/>
+      <c r="K56" s="38"/>
+      <c r="L56" s="38"/>
     </row>
     <row r="57" spans="1:12">
-      <c r="A57" s="48" t="s">
-[...12 lines deleted...]
-      <c r="L57" s="48"/>
+      <c r="A57" s="39"/>
+      <c r="B57" s="39"/>
+      <c r="C57" s="39"/>
+      <c r="D57" s="39"/>
+      <c r="E57" s="39"/>
+      <c r="F57" s="39"/>
+      <c r="G57" s="39"/>
+      <c r="H57" s="39"/>
+      <c r="I57" s="39"/>
+      <c r="J57" s="39"/>
+      <c r="K57" s="39"/>
+      <c r="L57" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A56:L56"/>
     <mergeCell ref="A57:L57"/>
     <mergeCell ref="A10:L10"/>
     <mergeCell ref="A11:L11"/>
     <mergeCell ref="H12:K12"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="L12:L13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="345" scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CPagina &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>